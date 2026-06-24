--- v0 (2025-12-08)
+++ v1 (2026-06-24)
@@ -1,47 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing" Extension="vml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml" PartName="/xl/comments1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...3 lines deleted...]
-</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWorkbook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
+<Relationship Id="rIdCore" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
+<Relationship Id="rIdApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rIdSheet1" state="visible"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Unknown</author>
   </authors>
   <commentList>    </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -74,44 +72,53 @@
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:@0"/>
   <sheetData/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>Untitled Spreadsheet</dc:title>
+  <dc:subject/>
+  <dc:creator>OpenSpout</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:category/>
+  <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>